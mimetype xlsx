--- v0 (2025-12-10)
+++ v1 (2026-06-05)
@@ -513,51 +513,51 @@
         <is>
           <t>Nomea</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2901.489329268293</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>g</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>656</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2766.814024390244</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>656</v>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Phyron</t>
         </is>