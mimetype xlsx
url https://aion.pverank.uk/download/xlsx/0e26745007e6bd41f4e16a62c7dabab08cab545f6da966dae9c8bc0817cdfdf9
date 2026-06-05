--- v0 (2025-12-10)
+++ v1 (2026-06-05)
@@ -489,51 +489,51 @@
         <is>
           <t>Lovedance</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>3023.396396396397</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>777</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>2832.612612612613</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>777</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Cabarra</t>
         </is>