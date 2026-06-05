--- v0 (2025-12-08)
+++ v1 (2026-06-05)
@@ -537,51 +537,51 @@
         <is>
           <t>Ninjarhel</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3530.161073825504</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>r</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>745</v>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3409.938255033557</v>
       </c>
       <c r="C5" t="inlineStr"/>
       <c r="D5" t="n">
         <v>745</v>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Nigiragi</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>2905.425503355705</v>
       </c>