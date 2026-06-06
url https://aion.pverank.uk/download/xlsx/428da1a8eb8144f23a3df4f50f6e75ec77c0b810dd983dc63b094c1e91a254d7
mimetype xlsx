--- v0 (2025-12-14)
+++ v1 (2026-06-06)
@@ -465,51 +465,51 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>player_class</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>time</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>faction</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>instance</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>2776.519005847953</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>684</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Skyneonx</t>
         </is>