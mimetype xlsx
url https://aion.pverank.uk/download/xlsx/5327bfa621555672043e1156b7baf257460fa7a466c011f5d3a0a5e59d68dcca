--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -465,51 +465,51 @@
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>player_class</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>time</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>faction</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>instance</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>3396.567823343848</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>634</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Jaux</t>
         </is>