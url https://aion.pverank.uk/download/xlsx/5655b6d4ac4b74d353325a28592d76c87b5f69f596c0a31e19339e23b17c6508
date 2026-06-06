--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -513,51 +513,51 @@
         <is>
           <t>Casteel</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3508.530054644809</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>s</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>549</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>2880.081967213115</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D4" t="n">
         <v>549</v>
       </c>
       <c r="E4" t="inlineStr"/>
       <c r="F4" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Shinigamii</t>
         </is>