--- v0 (2025-12-10)
+++ v1 (2026-06-05)
@@ -561,51 +561,51 @@
         <is>
           <t>Memoire</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>4228.188328912467</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>a</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>377</v>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3329.936339522546</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>377</v>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Nigiragi</t>
         </is>