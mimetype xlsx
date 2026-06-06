--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -561,51 +561,51 @@
         <is>
           <t>Shiseydo</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>3409.795081967213</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>k</t>
         </is>
       </c>
       <c r="D5" t="n">
         <v>366</v>
       </c>
       <c r="E5" t="inlineStr"/>
       <c r="F5" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3017.180327868853</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>366</v>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Datblech</t>
         </is>