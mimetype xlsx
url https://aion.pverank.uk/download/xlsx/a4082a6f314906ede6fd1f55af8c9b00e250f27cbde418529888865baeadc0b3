--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -609,51 +609,51 @@
         <is>
           <t>Ippi</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3037.509383378016</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>c</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>373</v>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B8" t="n">
         <v>3022.747989276139</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D8" t="n">
         <v>373</v>
       </c>
       <c r="E8" t="inlineStr"/>
       <c r="F8" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Manager</t>
         </is>