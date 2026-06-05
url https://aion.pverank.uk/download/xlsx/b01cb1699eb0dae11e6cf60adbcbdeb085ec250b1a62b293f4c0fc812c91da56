--- v0 (2025-12-08)
+++ v1 (2026-06-05)
@@ -489,51 +489,51 @@
         <is>
           <t>Casteel</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>4178.766626360339</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>s</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>827</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3324.60338573156</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="n">
         <v>827</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Nevadasan</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3288.821039903265</v>
       </c>