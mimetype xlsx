--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -489,51 +489,51 @@
         <is>
           <t>Casteel</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>4432.367454068241</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>s</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>762</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3429.702099737533</v>
       </c>
       <c r="C3" t="inlineStr"/>
       <c r="D3" t="n">
         <v>762</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Nevadasan</t>
         </is>
       </c>
       <c r="B4" t="n">
         <v>3241.45406824147</v>
       </c>