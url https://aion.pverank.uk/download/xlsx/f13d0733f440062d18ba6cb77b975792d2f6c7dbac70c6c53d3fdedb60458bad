--- v0 (2025-12-10)
+++ v1 (2026-06-06)
@@ -489,51 +489,51 @@
         <is>
           <t>Syxfear</t>
         </is>
       </c>
       <c r="B2" t="n">
         <v>5775.171428571429</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>sm</t>
         </is>
       </c>
       <c r="D2" t="n">
         <v>175</v>
       </c>
       <c r="E2" t="inlineStr"/>
       <c r="F2" t="inlineStr">
         <is>
           <t>io</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>3710.714285714286</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D3" t="n">
         <v>175</v>
       </c>
       <c r="E3" t="inlineStr"/>
       <c r="F3" t="inlineStr">
         <is>
           <t>io</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 