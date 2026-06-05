--- v0 (2025-12-14)
+++ v1 (2026-06-05)
@@ -585,51 +585,51 @@
         <is>
           <t>Anasthasia</t>
         </is>
       </c>
       <c r="B6" t="n">
         <v>3315.050279329609</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>sm</t>
         </is>
       </c>
       <c r="D6" t="n">
         <v>358</v>
       </c>
       <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Zerados</t>
+          <t>Cillitbang</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3301.223463687151</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>ä</t>
         </is>
       </c>
       <c r="D7" t="n">
         <v>358</v>
       </c>
       <c r="E7" t="inlineStr"/>
       <c r="F7" t="inlineStr">
         <is>
           <t>is</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>Nigiragi</t>
         </is>